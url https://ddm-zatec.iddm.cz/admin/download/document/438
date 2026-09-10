--- v0 (2026-07-01)
+++ v1 (2026-09-10)
@@ -1,812 +1,812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EB6508"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EB6508"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F3F24" w:rsidRDefault="001C65FF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EB6508"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EB6508"/>
+        </w:rPr>
+        <w:t>VZOR přihlášky do okresních a krajských kol soutěží:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přihláška </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do ……</w:t>
+      </w:r>
+      <w:r w:rsidR="007F30FF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>okresního kola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….                     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kola</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Soutěže v jazyce …</w:t>
+      </w:r>
+      <w:r w:rsidR="00B102F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2A2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kategorie: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jméno a příjmení: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….. …</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2A2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum narození: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….. ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresa bydliště: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….. ……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel.: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……..                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2A2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>….. ……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ročník školy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00B102F5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máte individuální vzdělávací plán?   Ano       ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00B102F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pokud ano, specifikujte podporu nezbytnou pro účast v soutěži: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jméno, příjmení a titul vyučujícího: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přesný název a adresa školy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IČO školy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel.: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……..                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2A2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB2A2C" w:rsidRDefault="00CB2A2C" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastoupen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení zákonného zástupce (v případě nezletilého žáka/žákyně))</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potvrzuji, že soutěžící byl zařazen do kategorie v souladu s propozicemi soutěže na školní </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rok 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009B48AB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="009B48AB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...745 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -844,80 +844,80 @@
         <w:ind w:left="4248" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>podpis ředitele školy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001C65FF" w:rsidRPr="00747B64">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00956212" w:rsidRDefault="00956212" w:rsidP="001C65FF">
+    <w:p w:rsidR="008E2CD5" w:rsidRDefault="008E2CD5" w:rsidP="001C65FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00956212" w:rsidRDefault="00956212" w:rsidP="001C65FF">
+    <w:p w:rsidR="008E2CD5" w:rsidRDefault="008E2CD5" w:rsidP="001C65FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
@@ -951,61 +951,61 @@
       <w:t xml:space="preserve">ocjz@vse.cz </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="494948"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0462C1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>https://olympiady.vse.cz/ocjz/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00956212" w:rsidRDefault="00956212" w:rsidP="001C65FF">
+    <w:p w:rsidR="008E2CD5" w:rsidRDefault="008E2CD5" w:rsidP="001C65FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00956212" w:rsidRDefault="00956212" w:rsidP="001C65FF">
+    <w:p w:rsidR="008E2CD5" w:rsidRDefault="008E2CD5" w:rsidP="001C65FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r w:rsidRPr="001C65FF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="494948"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
@@ -1095,51 +1095,51 @@
                               <w:color w:val="494948"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="15"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Vysoká </w:t>
                           </w:r>
                         </w:p>
                         <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:46.15pt;margin-top:45.6pt;width:186.95pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRE5FoLwIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u2zAMfh+wOwh6X+y4SdMacYouXYYB&#10;3Q/Q7gCyLMfCJFGTlNjZjXaOXWyUnGZBt70M84MgitQn8vtIL28GrcheOC/BVHQ6ySkRhkMjzbai&#10;nx83r64o8YGZhikwoqIH4enN6uWLZW9LUUAHqhGOIIjxZW8r2oVgyyzzvBOa+QlYYdDZgtMsoOm2&#10;WeNYj+haZUWeX2Y9uMY64MJ7PL0bnXSV8NtW8PCxbb0IRFUUcwtpdWmt45qtlqzcOmY7yY9psH/I&#10;QjNp8NET1B0LjOyc/A1KS+7AQxsmHHQGbSu5SDVgNdP8WTUPHbMi1YLkeHuiyf8/WP5h/8kR2VT0&#10;Il9QYphGkR7FEGD/4zuxoAQpIkm99SXGPliMDsNrGFDsVLC398C/eGJg3TGzFbfOQd8J1mCS03gz&#10;O7s64vgIUvfvocG32C5AAhpapyODyAlBdBTrcBII8yEcD4uLxay4nFPC0TdfTOd5UjBj5dNt63x4&#10;K0CTuKmowwZI6Gx/70PMhpVPIfExD0o2G6lUMty2XitH9gybZZO+VMCzMGVIX9HreTEfCfgrRJ6+&#10;P0FoGbDrldQVvToFsTLS9sY0qScDk2rcY8rKHHmM1I0khqEejrrU0ByQUQdjd+M04qYD942SHju7&#10;ov7rjjlBiXpnUJXr6WwWRyEZs/miQMOde+pzDzMcoSoaKBm365DGJxJm4BbVa2UiNso8ZnLMFTs2&#10;8X2crjgS53aK+vUPWP0EAAD//wMAUEsDBBQABgAIAAAAIQAlXIKd3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvlXgHa5G4tU4CRCXEqVClXnojVNCjmyyx23gdxW6bvj3LCU77M6PZ&#10;b8vV5HpxwTFYTwrSRQICqfGtpU7B7mMzX4IIUVOre0+o4IYBVtXdrNRF66/0jpc6doJDKBRagYlx&#10;KKQMjUGnw8IPSKx9+9HpyOPYyXbUVw53vcySJJdOW+ILRg+4Ntic6rNTEE7p5vnLH3dmv72Z+ri3&#10;n3a7Vurhfnp7BRFxin9m+MVndKiY6eDP1AbRK3jJHtnJNc1AsP6U59wc2LjkjaxK+f+D6gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRE5FoLwIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAlXIKd3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="001C65FF" w:rsidRDefault="001C65FF" w:rsidP="001C65FF">
                     <w:pPr>
                       <w:pStyle w:val="Zhlav"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="494948"/>
                         <w:sz w:val="15"/>
                         <w:szCs w:val="15"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Vysoká škola ekonomická v Praze </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
@@ -1229,81 +1229,82 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="494948"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C65FF"/>
     <w:rsid w:val="000B5D5D"/>
     <w:rsid w:val="001C65FF"/>
     <w:rsid w:val="001D454B"/>
     <w:rsid w:val="001F3F24"/>
     <w:rsid w:val="00483034"/>
     <w:rsid w:val="0048749C"/>
     <w:rsid w:val="00747B64"/>
     <w:rsid w:val="007F30FF"/>
     <w:rsid w:val="00810D66"/>
     <w:rsid w:val="008C42EA"/>
+    <w:rsid w:val="008E2CD5"/>
     <w:rsid w:val="00956212"/>
+    <w:rsid w:val="009B48AB"/>
     <w:rsid w:val="00B102F5"/>
     <w:rsid w:val="00CB2A2C"/>
     <w:rsid w:val="00FF27B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2160,51 +2161,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{899E3C7C-3E80-46E8-9D47-D2FC19A346C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9CC520B-3580-423E-BEA8-1BD0D81F870C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>125</Words>
   <Characters>743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>